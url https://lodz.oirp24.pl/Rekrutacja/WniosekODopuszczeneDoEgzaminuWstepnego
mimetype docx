--- v0 (2025-10-16)
+++ v1 (2026-06-14)
@@ -421,369 +421,340 @@
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">WNIOSEK </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="413980C2" w14:textId="77777777" w:rsidR="00CB2F05" w:rsidRPr="00A805F3" w:rsidRDefault="00DF1CB5" w:rsidP="00DF1CB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A805F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">O DOPUSZCZENIE </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A805F3">
+        <w:t>O DOPUSZCZENIE DO  EGZAMINU</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2F05" w:rsidRPr="00A805F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>DO  EGZAMINU</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00CB2F05" w:rsidRPr="00A805F3">
+        <w:t xml:space="preserve"> WSTĘPNEGO </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="560D698B" w14:textId="77777777" w:rsidR="00DF1CB5" w:rsidRPr="00A805F3" w:rsidRDefault="00CB2F05" w:rsidP="00DF1CB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> WSTĘPNEGO </w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A805F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00A805F3">
+        <w:t>NA APLIKACJĘ</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1CB5" w:rsidRPr="00A805F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>NA APLIKACJĘ</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DF1CB5" w:rsidRPr="00A805F3">
+        <w:t xml:space="preserve"> RADCOWSK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A805F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> RADCOWSK</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>Ą</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B96D5E2" w14:textId="77777777" w:rsidR="00DF1CB5" w:rsidRPr="009E438F" w:rsidRDefault="00DF1CB5" w:rsidP="00DF1CB5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Ą</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="44981784" w14:textId="6054DB31" w:rsidR="00DF1CB5" w:rsidRPr="00A805F3" w:rsidRDefault="00A11620" w:rsidP="00DF1CB5">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44981784" w14:textId="7D68A883" w:rsidR="00DF1CB5" w:rsidRPr="00A805F3" w:rsidRDefault="00A11620" w:rsidP="00DF1CB5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A805F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">W związku z ogłoszeniem Ministra </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">W związku z ogłoszeniem Ministra Sprawiedliwości  o egzaminie wstępnym na aplikację radcowską na </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1CB5" w:rsidRPr="00A805F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>podstawie art. 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2F05" w:rsidRPr="00A805F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2F05" w:rsidRPr="00A805F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1CB5" w:rsidRPr="00A805F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ust. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A805F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Sprawiedliwości  o</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1CB5" w:rsidRPr="00A805F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A805F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> egzaminie wstępnym na aplikację radcowską na </w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00DF1CB5" w:rsidRPr="00A805F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>podstawie art. 3</w:t>
+        <w:t xml:space="preserve"> ustawy z dnia 6 lipca 1982 r. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A805F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00DF1CB5" w:rsidRPr="00A805F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o radcach prawnych </w:t>
+      </w:r>
+      <w:r w:rsidR="00A01E7D" w:rsidRPr="00A01E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Dz. U. z 2024 r. poz. 499)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1CB5" w:rsidRPr="00A805F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zwracam się z prośbą </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A805F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00DF1CB5" w:rsidRPr="00A805F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o dopuszczenie do egzaminu </w:t>
       </w:r>
       <w:r w:rsidR="00CB2F05" w:rsidRPr="00A805F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>wstępnego na aplikację radcowską</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1CB5" w:rsidRPr="00A805F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, który odbędzie się </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A805F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00DF1CB5" w:rsidRPr="00A805F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>w dni</w:t>
       </w:r>
       <w:r w:rsidR="00CB2F05" w:rsidRPr="00A805F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:vertAlign w:val="superscript"/>
-[...1 lines deleted...]
-        <w:t>3</w:t>
+        </w:rPr>
+        <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00DF1CB5" w:rsidRPr="00A805F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ust. </w:t>
-[...7 lines deleted...]
-        <w:t>1</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0037742E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00935BB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2F05" w:rsidRPr="00A805F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> września</w:t>
       </w:r>
       <w:r w:rsidR="00DF1CB5" w:rsidRPr="00A805F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> i </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A805F3">
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r w:rsidR="002627AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00DF1CB5" w:rsidRPr="00A805F3">
-[...149 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00935BB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00DF1CB5" w:rsidRPr="00A805F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19CB09AF" w14:textId="77777777" w:rsidR="00DF1CB5" w:rsidRPr="009E438F" w:rsidRDefault="00DF1CB5" w:rsidP="00DF1CB5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D3F332D" w14:textId="77777777" w:rsidR="00DF1CB5" w:rsidRPr="009E438F" w:rsidRDefault="00DF1CB5" w:rsidP="00DF1CB5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
@@ -1026,77 +997,78 @@
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1207723120">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="406004077">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004829E1"/>
+    <w:rsid w:val="00027132"/>
     <w:rsid w:val="000E3F3F"/>
     <w:rsid w:val="002627AF"/>
     <w:rsid w:val="00334144"/>
     <w:rsid w:val="0037742E"/>
     <w:rsid w:val="004829E1"/>
     <w:rsid w:val="004D7C19"/>
     <w:rsid w:val="00573EB8"/>
     <w:rsid w:val="00622542"/>
     <w:rsid w:val="006854A6"/>
     <w:rsid w:val="006A0ECB"/>
     <w:rsid w:val="0073629B"/>
     <w:rsid w:val="007954C9"/>
     <w:rsid w:val="008A4242"/>
     <w:rsid w:val="008E1CAC"/>
+    <w:rsid w:val="00935BB0"/>
     <w:rsid w:val="00A01E7D"/>
     <w:rsid w:val="00A11620"/>
     <w:rsid w:val="00A805F3"/>
     <w:rsid w:val="00AE1A52"/>
     <w:rsid w:val="00B11542"/>
     <w:rsid w:val="00B61ECA"/>
     <w:rsid w:val="00BF6779"/>
     <w:rsid w:val="00CB2F05"/>
     <w:rsid w:val="00D35AB6"/>
     <w:rsid w:val="00DF1CB5"/>
     <w:rsid w:val="00FE11D3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>